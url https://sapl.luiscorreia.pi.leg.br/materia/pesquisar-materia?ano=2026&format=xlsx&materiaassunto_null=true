--- v0 (2026-03-14)
+++ v1 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="856" uniqueCount="420">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -114,50 +114,170 @@
   <si>
     <t>Wilton Veras</t>
   </si>
   <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/858/req_004_2026.pdf</t>
   </si>
   <si>
     <t>Requer informações da Mesa Diretora da Câmara Municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Novo Virgulino</t>
   </si>
   <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/868/req_005_2026.pdf</t>
   </si>
   <si>
     <t>Solicitação das atas da sessão de aprovação do Projeto de Lei n° 024/2022 e emissão de ofício à Prefeitura para sanção</t>
   </si>
   <si>
+    <t>883</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Irmão Cajado</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/883/req_006_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Secretaria Municipal de Administração, informações e esclarecimentos acerca das obras públicas paralisadas no município de Luís Correia-PI.</t>
+  </si>
+  <si>
+    <t>885</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Dr Renam Rodrigues, Irmão Cajado, Julyany Galeno, Novo Virgulino, Wilton Veras</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/885/req_007_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Documentação (Relatório de Gestão e Metas Fiscais — Exercício 2025)</t>
+  </si>
+  <si>
+    <t>886</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/886/req_008_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando as seguintes informações referentes ao transporte escolar do município.</t>
+  </si>
+  <si>
+    <t>892</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Dr Renam Rodrigues, Irmão Cajado, Novo Virgulino</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/892/req_009_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Secretaria Municipal de Educação informações detalhadas acerca do estado de conservação e destinação de veículos escolares vinculados ao Programa “Caminho da Escola” (FNDE).</t>
+  </si>
+  <si>
+    <t>893</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/893/req_010_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Secretaria Municipal de Infraestrutura, Obras, Transportes, e Serviços Urbanos, informações detalhadas sobre os veículos públicos abandonados em estado de deterioração no Pátio da Prefeitura Municipal de Luís Correia-PI.</t>
+  </si>
+  <si>
+    <t>894</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/894/req_011_2026.pdf</t>
+  </si>
+  <si>
+    <t>A Coordenadoria Municipal de Defesa Civil - CONDEC Solicitando informações detalhadas acerca do Plano de Contingência para situações de alagamentos no município.</t>
+  </si>
+  <si>
+    <t>895</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/895/req_012_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a recuperação da estrada que liga Santa Rosa a Fernando, a qual sofreu sérios danos durante a quadra invernosa.</t>
+  </si>
+  <si>
+    <t>921</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/921/req_013_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações da Exma Sra. Prefeita Maria das Dores Fontenele Brito referente ao recebimento e execução de Emendas Parlamentares Estaduais e Federais.</t>
+  </si>
+  <si>
+    <t>929</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Irmão Cajado, Julyany Galeno</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/929/req_014_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerer à Mesa Diretora e à Presidência desta Casa Legislativa a realização de uma Sessão Solene em homenagem ao Dia da Enfermagem, a ser realizada no dia 20 de maio de 2026, às 19h00, no Plenário da Câmara Municipal.</t>
+  </si>
+  <si>
     <t>847</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Maria das Dores Fontenele Brito</t>
   </si>
   <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/847/pl_001_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação da remuneração dos servidores da rede municipal da cidade de Luís Correia-PI, para o ano de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>Valdemir</t>
   </si>
   <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/848/pl_002_2026.pdf</t>
@@ -177,134 +297,245 @@
   <si>
     <t>850</t>
   </si>
   <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/850/pl_004_2026.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do município de Luís Correia, o Censo Qualificado das Pessoas com Autismo e dá outras providências.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>Renato Araújo</t>
   </si>
   <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/851/pl_005_2026.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Luís Correia a Campanha “Julho Dourado” e dá outras providências.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>6</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/852/pl_006_2026.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Utilidade Pública Municipal a Associação dos Pais e Amigos dos Autistas de Parnaíba e Planície Litorânea - APAA e dá outras providências.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/853/pl_007_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Alimentação Escolar Inclusiva para crianças e adolescentes com restrição alimentar ou seletividade alimentar severa na rede pública municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/854/pl_008_2026_.pdf</t>
   </si>
   <si>
     <t>Cria a Galeria Lilás nas dependências da Câmara Municipal Luís Correia/PI.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/869/pl_009_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a majoração do valor dos salários dos Motoristas municipais de categoria “D”.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/870/pl_010_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Arena Society localizada no Bairro Cearazinho, no Município de Luís Correia - PI, e dá outras providências.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/874/pl_011_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de placas informativas com tecnologia QR Code em todas as obras públicas municipais, visando a transparência ativa, e dá outras providências.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/875/pl_012_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 665 de 2009 e trata da Criação do Parque Ambiental Lagoa Grande, e dá outras providências.</t>
   </si>
   <si>
+    <t>909</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/909/pl_13_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa "Sábados da Saúde" no âmbito do Município de Luís Correia - PI, com a finalidade de reduzir filas de exames e consultas especializadas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>910</t>
+  </si>
+  <si>
+    <t>Julyany Galeno</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/910/pl_014_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implementação do serviço de vacinação domiciliar para pessoas com Transtorno do Espectro Autista (TEA) no município de Luís Correia-PI e dá outras providências.</t>
+  </si>
+  <si>
+    <t>913</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/913/pl_015_2026.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece as Diretrizes Orçamentárias para o Exercício de 2027, em atendimento ao disposto no art. 178, II, § 2°, da Constituição Estadual, e em cumprimento ao disposto no § 2° do art. 165, da Constituição da República Federativa do Brasil.</t>
+  </si>
+  <si>
+    <t>914</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/914/pl_016_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a extinção de Auxiliar de Enfermagem no âmbito do município de Luís Correia e de outras providências.</t>
+  </si>
+  <si>
+    <t>928</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/928/pl_017_2026_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação da avenida Zé Maria Castro. Avenida principal do Povoado Sobradinho zona rural de Luís Correia-PI.</t>
+  </si>
+  <si>
+    <t>932</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/932/pl_018_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Arena Esportiva Fabio de Araujo Souza localizada no Bairro Centro, no Município de Luís Correia-PI, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>931</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/931/pr_001_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos do Regimento Interno da Câmara Municipal de Luís Correia - Resolução nº 001, de 02 de setembro de 2010 - para reestruturar as Comissões Permanentes, redefinir seus campos temáticos e adequar o período de composição de seus membros.</t>
+  </si>
+  <si>
+    <t>945</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/945/pdl_001_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de título de cidadania luiscorreiense e dá outras providências.</t>
+  </si>
+  <si>
+    <t>946</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/946/pdl_002_2026.pdf</t>
+  </si>
+  <si>
+    <t>947</t>
+  </si>
+  <si>
+    <t>Zé Maria do Coqueiro</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/947/pdl_003_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário Luiscorreiense ao Sr. Edson Cesar Pissolotto e dá outras providências.</t>
+  </si>
+  <si>
+    <t>948</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/948/pdl_004_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão do município de Luís Correia, estado do Piauí, a Sr.ª Solaine Oliveira de Araújo.</t>
+  </si>
+  <si>
+    <t>949</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/949/pdl_005_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão do município de Luís Correia, estado do Piauí, ao Sr. Adelmo Luciano França.</t>
+  </si>
+  <si>
     <t>859</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Junior Carapeba</t>
   </si>
   <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/859/ind_001_2026.pdf</t>
   </si>
   <si>
     <t>Indica que seja encaminhada à Excelentíssima Senhora Prefeita Municipal Maria das Dores Fontenele Brito a proposta para a pavimentação poliédrica de 300 metros lineares (totalizando aproximadamente 1.800 m²) na Rua Sazanga, localizada no Bairro Campos, nesta cidade de Luís Correia - PI.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/860/ind_002_2026.pdf</t>
   </si>
   <si>
     <t>Indica que seja encaminhada à Exma. Srª Prefeita Municipal Maria das Dores Fontenele Brito, a proposta para a execução da pavimentação poliédrica de 6.000 m² (seis mil metros quadrados) da via principal da Comunidade Córrego dos Barretos - Zona Rural de Luís Correia.</t>
@@ -339,120 +570,753 @@
   <si>
     <t>863</t>
   </si>
   <si>
     <t>Gabriel Araújo</t>
   </si>
   <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/863/ind_006_2026.pdf</t>
   </si>
   <si>
     <t>Indica recuperação do calcamento e limpeza e asfaltamento da Rua Projetada 124 no Bairro Campos, rua que passa na arena beach tennis.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/864/ind_007_2026.pdf</t>
   </si>
   <si>
     <t>Indica recuperação do calcamento e limpeza e asfaltamento da Rua Projetada E no Bairro Campos que liga o Bairro Campos ao Cearazinho.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>Julyany Galeno</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/865/ind_008_2026.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa Diretora que adote as providencias administrativas, técnicas e jurídicas necessária para a elaboração e apresentação de Projeto de Lei que institua o auxílio alimentação destinado aos servidores da Câmara Municipal que cumpram jornada de trabalho de trinta horas semanais.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/866/ind_009_2026.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Infraestrutura, Obras e Serviços Urbanos, a revitalização da Rua 01 de Abril, no bairro Beira Mar.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>Dr Renam Rodrigues</t>
   </si>
   <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/871/ind_010_2026.pdf</t>
   </si>
   <si>
     <t>Indica recuperação/reforma do teto da Unidade Escolar Antonio Oliveira Lima (Colégio do Sobradinho) situado na Zona Rural de nosso Município.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/872/ind_011_2026.pdf</t>
   </si>
   <si>
     <t>Indica recuperação do buraco na avenida Antonieta Reis Veloso (próximo a Sorveteria Araújo).</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/873/ind_012_2026.pdf</t>
   </si>
   <si>
     <t>Indica que seja adotada todas as medidas necessárias para realizar a iluminação pública da avenida Antonieta Reis Veloso.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/876/ind_013_2026.pdf.pdf</t>
   </si>
   <si>
     <t>Indica a realização urgente de drenagem e retirada da água acumulada nas Ruas do entorno do Poliesportivo, especialmente na Rua Deputado João Pinto.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/877/ind_014_2026.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza urbana em caráter da urgência nas seguintes ruas, localizadas no Bairro Centro.</t>
+  </si>
+  <si>
+    <t>878</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/878/ind_015_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de providências urgentes para melhoria da trafegabilidade no início da Rua Afonso Serra, bairro Centro - Luís Correia - PI.</t>
+  </si>
+  <si>
+    <t>879</t>
+  </si>
+  <si>
+    <t>Joice Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/879/ind_016_2026.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação asfáltica da Rua Anemonia, no bairro Atalia, situada no Bairro Atalaia.</t>
+  </si>
+  <si>
+    <t>880</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/880/ind_017_2026.pdf</t>
+  </si>
+  <si>
+    <t>Realização da iluminação pública da Rua Projetada 324, no Bairro Coqueiro, como ponto de referência o restaurante Dona Helena.</t>
+  </si>
+  <si>
+    <t>881</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/881/ind_018_2026.pdf</t>
+  </si>
+  <si>
+    <t>Implementação de parquinho para as crianças na escola municipal de educação infantil Tia Neuza, situada no bairro Coqueiro.</t>
+  </si>
+  <si>
+    <t>882</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/882/ind_019_2026.pdf</t>
+  </si>
+  <si>
+    <t>A limpeza urbana em caráter da urgência nas seguintes ruas, localizadas no Bairro Beira Mar.</t>
+  </si>
+  <si>
+    <t>884</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/884/ind_020_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação urgente de drenagem de água acumulada na Rua Manoel Victor, Bairro Nossa Senhora da Conceição.</t>
+  </si>
+  <si>
+    <t>887</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/887/ind_021_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando seu recebimento e apreciação para que seja adotada todas as medidas necessárias para que seja realizada a recuperação da pavimentação da_x000D_
+rua (Vicente Vaz com o cruzamento da rua Francisco Gomes) na Praia do Coqueiro.</t>
+  </si>
+  <si>
+    <t>888</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/888/ind_022_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando seu recebimento e apreciação para que seja adotada todas as medidas necessárias para que seja realizada a construção de galeria para escoamento de aguas pluviais no Bairro coqueiro nos seguintes locais: I - Rua Nossa Senhora do Livramento. II - Rua Projetada 04.</t>
+  </si>
+  <si>
+    <t>889</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/889/ind_023_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando seu recebimento e apreciação para que seja adotada todas as medidas necessárias para que seja realizada a instalação de containers e/ou recipientes públicos específicos de coleta de lixo ao longo da Avenida PI 116 e no Bairro Coqueiro.</t>
+  </si>
+  <si>
+    <t>890</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/890/ind_024_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando seu recebimento e apreciação para que seja adotada todas as medidas necessárias para que seja realizada a recuperação da pavimentação asfáltica da Avenida do Macapá (no trecho que compreende a entrada do Maramar)</t>
+  </si>
+  <si>
+    <t>891</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/891/ind_025_2026.pdf</t>
+  </si>
+  <si>
+    <t>A inclusão da Rua Manoel Borges da Fonseca, no Bairro Santa Luzia, na rota da coleta de lixo domiciliar.</t>
+  </si>
+  <si>
+    <t>896</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/896/ind_026_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar carro pipa para a Rua Parnaíba e a Rua Floriano que ficam localizadas no Bairro Atalaia, que estão em situação de alagamento em decorrência das fortes chuvas.</t>
+  </si>
+  <si>
+    <t>897</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/897/ind_027_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação da recuperação da Rua Josefa Venâncio do Bairro Rancho Alegre.</t>
+  </si>
+  <si>
+    <t>898</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/898/ind_028_2026.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação na estrada vicinal que liga (As comunidades Carapebas a Ribeiras e Recurso) - situado na Zona Rural de nosso Município.</t>
+  </si>
+  <si>
+    <t>899</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/899/ind_029_2026.pdf</t>
+  </si>
+  <si>
+    <t>Proposta para a construção de uma Praça Pública com Academia de Ginástica na Comunidade Lagoa do Riacho, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>900</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/900/ind_030_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a construção de uma galeria pluvial na Rua Astrogildo Mavignier, tendo em vista a necessidade de melhorias no sistema de drenagem da via.</t>
+  </si>
+  <si>
+    <t>901</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/901/ind_031_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita disponibilização de carro-pipa para realização do esgotamento na Avenida Carlos Alberto Justino, no bairro Coqueiro da Praia.</t>
+  </si>
+  <si>
+    <t>902</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/902/ind_032_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a elevação do calçamento no trecho da Rua Vitorino Lopes, nas proximidades da Rua Marina Pereira, no bairro Cearazinho.</t>
+  </si>
+  <si>
+    <t>903</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/903/ind_033_2026.pdf</t>
+  </si>
+  <si>
+    <t>A realização em caráter de urgência, a limpeza e roçagem dos matos ao redor da quadra de futsal “Gaiolão”, localizada na Rua Josias Corrêa, bairro Centro, bem como a manutenção contínua do referido espaço.</t>
+  </si>
+  <si>
+    <t>904</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/904/ind_034_2026.pdf</t>
+  </si>
+  <si>
+    <t>A recuperação da pavimentação da Rua Deputado João Pinto, no bairro Centro, com a realização de operação tapa-buracos, especialmente no trecho próximo ao 24º Batalhão da Polícia Militar e também no trecho próximo à Padaria Santa Clara, onde há intenso tráfego de moradores e veículos.</t>
+  </si>
+  <si>
+    <t>905</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/905/ind_035_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita em caráter de urgência, os serviços de limpeza pública para escoamento de águas pluviais, manutenção da iluminação pública e revitalização da pavimentação poliédrica na Rua Benu Nascimento, localizada no Bairro Centro.</t>
+  </si>
+  <si>
+    <t>906</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/906/ind_036_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja adotada todas as medidas necessárias para que seja direcionada a equipe da defesa civil, juntamente, com o carro Pipa, bombas e demais equipamentos necessários para realizar a drenagem das aguas nas seguintes localidades.</t>
+  </si>
+  <si>
+    <t>907</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/907/ind_037_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação da limpeza e manutenção da pavimentação poliédrica da Rua Teotônio Bezerra, localizada no município de Luís Correia - PI, nas proximidades do Campo do Piauí, em virtude do acúmulo de águas pluviais, lama, vegetação e prejuízos ao tráfego de pessoas e veículos.</t>
+  </si>
+  <si>
+    <t>908</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/908/ind_038_2026.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação da estrada que liga as Comunidades Bezerro Morto e Curral Velho na altura da residência da moradora “Dos Santos”, Zona rural do município de Luís Correia.</t>
+  </si>
+  <si>
+    <t>911</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/911/ind_039_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja realizada, com urgência, a construção de muro de alvenaria no entorno da Escola de Educação Fundamental Maria da Conceição, na comunidade Brandão, zona rural.</t>
+  </si>
+  <si>
+    <t>912</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/912/ind_040_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que sejam adotadas medidas urgentes de reestruturação e adequação da cantina e despensa da Escola de Educação Fundamental Maria da Conceição, comunidade Brandão, zona rural.</t>
+  </si>
+  <si>
+    <t>915</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/915/ind_041_2026.pdf</t>
+  </si>
+  <si>
+    <t>Proposta para a Implantação do Sistema de Iluminação do Campo de Futebol da Comunidade Ribeira, localizada na zona rural de Luís Correia – PI.</t>
+  </si>
+  <si>
+    <t>916</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/916/ind_042_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação do asfaltamento das Ruas abaixo descriminas do Bairro Cearazinho.</t>
+  </si>
+  <si>
+    <t>917</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/917/ind_043_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação da Reforma da Escola São Benedito para a instalação do Anexo de Saúde.</t>
+  </si>
+  <si>
+    <t>918</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/918/ind_044_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar a Excelentíssima Senhora Prefeita Municipal que seja realizada com a máxima urgência, a recuperação da estrada Jacobina que liga o povoado Calafate ao Brejinho.</t>
+  </si>
+  <si>
+    <t>919</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/919/ind_045_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a implantação de equipe multidisciplinar nas escolas da rede municipal de ensino de Luís Correia.</t>
+  </si>
+  <si>
+    <t>920</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/920/ind_046_2026.pdf</t>
+  </si>
+  <si>
+    <t>Um mutirão de limpeza no bairro Beira Mar,zona urbana de Luís Correia.</t>
+  </si>
+  <si>
+    <t>930</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/930/ind_047_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a construção de paradas de ônibus em pontos estratégicos do Bairro Coqueiro.</t>
+  </si>
+  <si>
+    <t>922</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/922/ind_048_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando providências urgentes para solucionar os problemas recorrentes identificados em diversas rotas do transporte escolar do município, especialmente no que se refere à atuação de empresas terceirizadas que vêm utilizando veículos precários e inadequados para o transporte de estudantes da rede pública municipal.</t>
+  </si>
+  <si>
+    <t>923</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/923/ind_049_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja realizada, com urgência, a limpeza geral, capina, roço e manutenção do espaço público denominado Parque Antônio Marcelino, especificamente na área destinada à Feira da Agricultura Familiar, localizada na Comunidade Brandão, zona rural do município de Luís Correia.</t>
+  </si>
+  <si>
+    <t>924</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/924/ind_050_2026_.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação da limpeza e manutenção e recuperação da Rua Estudante José Patriotino , localizada no Bairro Beira Mar, em virtude do acúmulo de águas pluviais, lama, vegetação e prejuízos ao tráfego de pessoas e veículos.</t>
+  </si>
+  <si>
+    <t>925</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/925/ind_051_2026_.pdf</t>
+  </si>
+  <si>
+    <t>A instalação do aparelho de ar-condicionado na sala de AEE (Atendimento Educacional Especializado) da Unidade Escolar Christiano Neto, no municipio de Luis Correia-PI.</t>
+  </si>
+  <si>
+    <t>926</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/926/ind_052_2026_.pdf</t>
+  </si>
+  <si>
+    <t>Solicito em caráter de urgência a realização de serviços de capina geral em todas as vias públicas do bairro Alto Bonito, tendo em vista o grande acúmulo de mato em diversas ruas e áreas do referido bairro.</t>
+  </si>
+  <si>
+    <t>927</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/927/ind_053_2026_.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja restabelecido com urgência o atendimento odontológico no Posto de Saúde do Bairro Cearazinho.</t>
+  </si>
+  <si>
+    <t>933</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/933/ind_054_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de placas de identificação das comunidades, do Povoado Carnaubal á Brandão, Curral Velho á Salgada, Jabuti á Boa Esperança.</t>
+  </si>
+  <si>
+    <t>934</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/934/ind_055_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja realizado a correção da problemática de vazamento de agua ( na rua José Quirino por trás da Igreja) no Bairro coqueiro.</t>
+  </si>
+  <si>
+    <t>935</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/935/ind_056_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando seu recebimento e apreciação para que seja adotada todas as medidas necessárias para realizar a limpeza e roçagem do Bairro Coqueiro.</t>
+  </si>
+  <si>
+    <t>936</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/936/ind_057_2026.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a limpeza e roçagem da PI-116 (no trecho entre Luís Correia até a localidade do povoado Camurupim) findando na extremidade da BR 402.</t>
+  </si>
+  <si>
+    <t>937</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/937/ind_058_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que sejam adotadas providências imediatas para a reforma e recuperação integral do telhado da parte coberta (arquibancada) do Estádio Municipal Duduzão, localizado neste município.</t>
+  </si>
+  <si>
+    <t>938</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/938/ind_059_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicativo ao Excelentíssimo Senhor Secretário Municipal de Obras, Infraestrutura, Transporte e Serviços Urbanos, Pedro do Leite Fontenele Brito para que adote providências urgentes quanto à fiscalização e cobrança da concessionária responsável pela distribuição de água no Município de Luís Correia, ÁGUAS PIAUI em razão das diversas áreas interditadas e deterioradas em vias públicas da cidade.</t>
+  </si>
+  <si>
+    <t>939</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/939/ind_060_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que sejam realizadas com urgência providências para o esgotamento da água acumulada na Rua Vitoriano Lopes, na altura do bairro Cearazinho, nas proximidades da Rua Marina Pereira, bem como a limpeza e desobstrução do bueiro localizado na Avenida Cearazinho, próximo ao Mercantil Crisvera.</t>
+  </si>
+  <si>
+    <t>940</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/940/ind_061_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito em caráter de urgência a realização de serviços de capina geral em todas as vias públicas do bairro Cearazinho, tendo em vista o grande acúmulo de mato em diversas ruas e áreas do referido bairro.</t>
+  </si>
+  <si>
+    <t>941</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/941/ind_062_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação urgente de recuperação estrutural do Estádio Manoel Freitas Soares (Duduzão).</t>
+  </si>
+  <si>
+    <t>942</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/942/ind_063_2026.pdf</t>
+  </si>
+  <si>
+    <t>Construção de um muro e de um banheiro na Casa de Farinha da Comunidade Jacobina;_x000D_
+Revitalização do telhado da estrutura.</t>
+  </si>
+  <si>
+    <t>943</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/943/ind_064_2026.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação da pavimentação do trecho da Rua Estudante José Patriotino, nas proximidades da Praça do Skate;_x000D_
+Construção de um bueiro no trecho localizado nas proximidades do Centro de Convivência dos Idosos.</t>
+  </si>
+  <si>
+    <t>944</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/944/ind_065_2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada, com urgência, a roçagem da estrada vicinal que liga a comunidade Brandão à BR-402, passando pelo Feijão Bravo, na zona rural de Luís Correia-PI.</t>
+  </si>
+  <si>
+    <t>950</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/950/ind_066_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que realize a limpeza da Praça do Skate e das áreas adjacentes, equipamentos esportivos localizados na Rua Estudante José Patriotino.</t>
+  </si>
+  <si>
+    <t>951</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/951/ind_067_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja realizada, com urgência, a capina e limpeza das ruas do Residencial Brisa Mar no Bairro Peito de Moça.</t>
+  </si>
+  <si>
+    <t>952</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/952/ind_068_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica Operação tapa-buracos e recuperação asfáltica na PI-116, especialmente no trecho compreendido entre as proximidades da Caixa d'Água da concessionária Águas do Piauí e a entrada da Praia de Atalaia, nas imediações da Praça Rota das Emoções.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -756,67 +1620,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/855/req_001_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/856/req_002_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/857/req_003_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/858/req_004_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/868/req_005_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/847/pl_001_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/848/pl_002_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/849/pl_003_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/850/pl_004_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/851/pl_005_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/852/pl_006_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/853/pl_007_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/854/pl_008_2026_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/869/pl_009_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/870/pl_010_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/874/pl_011_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/875/pl_012_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/859/ind_001_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/860/ind_002_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/861/ind_003_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/862/ind_004_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/867/ind_005_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/863/ind_006_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/864/ind_007_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/865/ind_008_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/866/ind_009_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/871/ind_010_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/872/ind_011_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/873/ind_012_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/876/ind_013_2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/877/ind_014_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/855/req_001_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/856/req_002_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/857/req_003_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/858/req_004_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/868/req_005_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/883/req_006_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/885/req_007_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/886/req_008_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/892/req_009_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/893/req_010_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/894/req_011_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/895/req_012_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/921/req_013_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/929/req_014_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/847/pl_001_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/848/pl_002_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/849/pl_003_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/850/pl_004_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/851/pl_005_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/852/pl_006_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/853/pl_007_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/854/pl_008_2026_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/869/pl_009_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/870/pl_010_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/874/pl_011_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/875/pl_012_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/909/pl_13_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/910/pl_014_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/913/pl_015_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/914/pl_016_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/928/pl_017_2026_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/932/pl_018_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/931/pr_001_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/945/pdl_001_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/946/pdl_002_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/947/pdl_003_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/948/pdl_004_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/949/pdl_005_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/859/ind_001_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/860/ind_002_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/861/ind_003_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/862/ind_004_2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/867/ind_005_2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/863/ind_006_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/864/ind_007_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/865/ind_008_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/866/ind_009_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/871/ind_010_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/872/ind_011_2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/873/ind_012_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/876/ind_013_2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/877/ind_014_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/878/ind_015_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/879/ind_016_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/880/ind_017_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/881/ind_018_2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/882/ind_019_2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/884/ind_020_2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/887/ind_021_2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/888/ind_022_2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/889/ind_023_2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/890/ind_024_2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/891/ind_025_2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/896/ind_026_2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/897/ind_027_2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/898/ind_028_2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/899/ind_029_2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/900/ind_030_2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/901/ind_031_2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/902/ind_032_2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/903/ind_033_2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/904/ind_034_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/905/ind_035_2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/906/ind_036_2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/907/ind_037_2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/908/ind_038_2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/911/ind_039_2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/912/ind_040_2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/915/ind_041_2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/916/ind_042_2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/917/ind_043_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/918/ind_044_2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/919/ind_045_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/920/ind_046_2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/930/ind_047_2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/922/ind_048_2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/923/ind_049_2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/924/ind_050_2026_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/925/ind_051_2026_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/926/ind_052_2026_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/927/ind_053_2026_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/933/ind_054_2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/934/ind_055_2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/935/ind_056_2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/936/ind_057_2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/937/ind_058_2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/938/ind_059_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/939/ind_060_2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/940/ind_061_2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/941/ind_062_2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/942/ind_063_2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/943/ind_064_2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/944/ind_065_2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/950/ind_066_2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/951/ind_067_2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luiscorreia.pi.leg.br/media/sapl/public/materialegislativa/2026/952/ind_068_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:H107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="72.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="90.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -941,751 +1805,2776 @@
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>36</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H8" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>54</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
         <v>50</v>
       </c>
-      <c r="B11" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
         <v>36</v>
       </c>
-      <c r="F12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H14" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>71</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="H15" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="F16" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" t="s">
         <v>75</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="E17" t="s">
         <v>76</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H17" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="D18" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="E18" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="F18" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D19" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="E19" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="F19" t="s">
-        <v>86</v>
+        <v>26</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="E20" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="F20" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="E21" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="F21" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H21" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="D22" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="E22" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="F22" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="D23" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="E23" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="F23" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H23" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="D24" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="E24" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="F24" t="s">
-        <v>102</v>
+        <v>77</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="D25" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="E25" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="F25" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H25" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="D26" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="E26" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="F26" t="s">
-        <v>109</v>
+        <v>36</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>110</v>
       </c>
       <c r="H26" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="D27" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="E27" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="F27" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H27" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>115</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="D28" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="E28" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="F28" t="s">
+        <v>36</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>70</v>
+      </c>
+      <c r="D29" t="s">
+        <v>75</v>
+      </c>
+      <c r="E29" t="s">
+        <v>76</v>
+      </c>
+      <c r="F29" t="s">
         <v>119</v>
-      </c>
-[...13 lines deleted...]
-        <v>116</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>120</v>
       </c>
       <c r="H29" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>122</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>80</v>
+        <v>123</v>
       </c>
       <c r="D30" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="E30" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="F30" t="s">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D31" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="E31" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="F31" t="s">
-        <v>109</v>
+        <v>77</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D32" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="E32" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="F32" t="s">
-        <v>109</v>
+        <v>91</v>
       </c>
       <c r="G32" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H32" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>134</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>135</v>
+      </c>
+      <c r="D33" t="s">
+        <v>75</v>
+      </c>
+      <c r="E33" t="s">
+        <v>76</v>
+      </c>
+      <c r="F33" t="s">
+        <v>91</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H33" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>138</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" t="s">
+        <v>139</v>
+      </c>
+      <c r="E34" t="s">
+        <v>140</v>
+      </c>
+      <c r="F34" t="s">
+        <v>81</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H34" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>143</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
+        <v>144</v>
+      </c>
+      <c r="E35" t="s">
+        <v>145</v>
+      </c>
+      <c r="F35" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H35" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>148</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" t="s">
+        <v>144</v>
+      </c>
+      <c r="E36" t="s">
+        <v>145</v>
+      </c>
+      <c r="F36" t="s">
+        <v>18</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H36" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>150</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>22</v>
+      </c>
+      <c r="D37" t="s">
+        <v>144</v>
+      </c>
+      <c r="E37" t="s">
+        <v>145</v>
+      </c>
+      <c r="F37" t="s">
+        <v>151</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H37" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>154</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>25</v>
+      </c>
+      <c r="D38" t="s">
+        <v>144</v>
+      </c>
+      <c r="E38" t="s">
+        <v>145</v>
+      </c>
+      <c r="F38" t="s">
+        <v>26</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H38" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>157</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>30</v>
+      </c>
+      <c r="D39" t="s">
+        <v>144</v>
+      </c>
+      <c r="E39" t="s">
+        <v>145</v>
+      </c>
+      <c r="F39" t="s">
+        <v>26</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H39" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>160</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>161</v>
+      </c>
+      <c r="E40" t="s">
+        <v>162</v>
+      </c>
+      <c r="F40" t="s">
+        <v>163</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H40" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>166</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>17</v>
+      </c>
+      <c r="D41" t="s">
+        <v>161</v>
+      </c>
+      <c r="E41" t="s">
+        <v>162</v>
+      </c>
+      <c r="F41" t="s">
+        <v>163</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H41" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>169</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>22</v>
+      </c>
+      <c r="D42" t="s">
+        <v>161</v>
+      </c>
+      <c r="E42" t="s">
+        <v>162</v>
+      </c>
+      <c r="F42" t="s">
+        <v>36</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H42" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>172</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>25</v>
+      </c>
+      <c r="D43" t="s">
+        <v>161</v>
+      </c>
+      <c r="E43" t="s">
+        <v>162</v>
+      </c>
+      <c r="F43" t="s">
+        <v>36</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H43" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>175</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>30</v>
+      </c>
+      <c r="D44" t="s">
+        <v>161</v>
+      </c>
+      <c r="E44" t="s">
+        <v>162</v>
+      </c>
+      <c r="F44" t="s">
+        <v>91</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H44" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>178</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45" t="s">
+        <v>161</v>
+      </c>
+      <c r="E45" t="s">
+        <v>162</v>
+      </c>
+      <c r="F45" t="s">
+        <v>179</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H45" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>182</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>40</v>
+      </c>
+      <c r="D46" t="s">
+        <v>161</v>
+      </c>
+      <c r="E46" t="s">
+        <v>162</v>
+      </c>
+      <c r="F46" t="s">
+        <v>179</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H46" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>185</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>45</v>
+      </c>
+      <c r="D47" t="s">
+        <v>161</v>
+      </c>
+      <c r="E47" t="s">
+        <v>162</v>
+      </c>
+      <c r="F47" t="s">
+        <v>119</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H47" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>188</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>49</v>
+      </c>
+      <c r="D48" t="s">
+        <v>161</v>
+      </c>
+      <c r="E48" t="s">
+        <v>162</v>
+      </c>
+      <c r="F48" t="s">
+        <v>36</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H48" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>191</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>54</v>
+      </c>
+      <c r="D49" t="s">
+        <v>161</v>
+      </c>
+      <c r="E49" t="s">
+        <v>162</v>
+      </c>
+      <c r="F49" t="s">
+        <v>192</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H49" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>195</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>58</v>
+      </c>
+      <c r="D50" t="s">
+        <v>161</v>
+      </c>
+      <c r="E50" t="s">
+        <v>162</v>
+      </c>
+      <c r="F50" t="s">
+        <v>192</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H50" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>198</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>62</v>
+      </c>
+      <c r="D51" t="s">
+        <v>161</v>
+      </c>
+      <c r="E51" t="s">
+        <v>162</v>
+      </c>
+      <c r="F51" t="s">
+        <v>192</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H51" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>201</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>66</v>
+      </c>
+      <c r="D52" t="s">
+        <v>161</v>
+      </c>
+      <c r="E52" t="s">
+        <v>162</v>
+      </c>
+      <c r="F52" t="s">
+        <v>119</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H52" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>204</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>70</v>
+      </c>
+      <c r="D53" t="s">
+        <v>161</v>
+      </c>
+      <c r="E53" t="s">
+        <v>162</v>
+      </c>
+      <c r="F53" t="s">
+        <v>119</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H53" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>207</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>123</v>
+      </c>
+      <c r="D54" t="s">
+        <v>161</v>
+      </c>
+      <c r="E54" t="s">
+        <v>162</v>
+      </c>
+      <c r="F54" t="s">
+        <v>36</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H54" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>210</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>127</v>
+      </c>
+      <c r="D55" t="s">
+        <v>161</v>
+      </c>
+      <c r="E55" t="s">
+        <v>162</v>
+      </c>
+      <c r="F55" t="s">
+        <v>211</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H55" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>214</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
         <v>131</v>
       </c>
-      <c r="H32" t="s">
-        <v>132</v>
+      <c r="D56" t="s">
+        <v>161</v>
+      </c>
+      <c r="E56" t="s">
+        <v>162</v>
+      </c>
+      <c r="F56" t="s">
+        <v>211</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H56" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>217</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>135</v>
+      </c>
+      <c r="D57" t="s">
+        <v>161</v>
+      </c>
+      <c r="E57" t="s">
+        <v>162</v>
+      </c>
+      <c r="F57" t="s">
+        <v>211</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H57" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>220</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>221</v>
+      </c>
+      <c r="D58" t="s">
+        <v>161</v>
+      </c>
+      <c r="E58" t="s">
+        <v>162</v>
+      </c>
+      <c r="F58" t="s">
+        <v>119</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H58" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>224</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>225</v>
+      </c>
+      <c r="D59" t="s">
+        <v>161</v>
+      </c>
+      <c r="E59" t="s">
+        <v>162</v>
+      </c>
+      <c r="F59" t="s">
+        <v>36</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H59" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>228</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>229</v>
+      </c>
+      <c r="D60" t="s">
+        <v>161</v>
+      </c>
+      <c r="E60" t="s">
+        <v>162</v>
+      </c>
+      <c r="F60" t="s">
+        <v>192</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H60" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>232</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>233</v>
+      </c>
+      <c r="D61" t="s">
+        <v>161</v>
+      </c>
+      <c r="E61" t="s">
+        <v>162</v>
+      </c>
+      <c r="F61" t="s">
+        <v>192</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H61" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>236</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>237</v>
+      </c>
+      <c r="D62" t="s">
+        <v>161</v>
+      </c>
+      <c r="E62" t="s">
+        <v>162</v>
+      </c>
+      <c r="F62" t="s">
+        <v>192</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H62" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>240</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>241</v>
+      </c>
+      <c r="D63" t="s">
+        <v>161</v>
+      </c>
+      <c r="E63" t="s">
+        <v>162</v>
+      </c>
+      <c r="F63" t="s">
+        <v>192</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H63" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>244</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>245</v>
+      </c>
+      <c r="D64" t="s">
+        <v>161</v>
+      </c>
+      <c r="E64" t="s">
+        <v>162</v>
+      </c>
+      <c r="F64" t="s">
+        <v>119</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H64" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>248</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>249</v>
+      </c>
+      <c r="D65" t="s">
+        <v>161</v>
+      </c>
+      <c r="E65" t="s">
+        <v>162</v>
+      </c>
+      <c r="F65" t="s">
+        <v>211</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H65" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>252</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>253</v>
+      </c>
+      <c r="D66" t="s">
+        <v>161</v>
+      </c>
+      <c r="E66" t="s">
+        <v>162</v>
+      </c>
+      <c r="F66" t="s">
+        <v>91</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H66" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>256</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>257</v>
+      </c>
+      <c r="D67" t="s">
+        <v>161</v>
+      </c>
+      <c r="E67" t="s">
+        <v>162</v>
+      </c>
+      <c r="F67" t="s">
+        <v>192</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H67" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>260</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>261</v>
+      </c>
+      <c r="D68" t="s">
+        <v>161</v>
+      </c>
+      <c r="E68" t="s">
+        <v>162</v>
+      </c>
+      <c r="F68" t="s">
+        <v>163</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H68" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>264</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>265</v>
+      </c>
+      <c r="D69" t="s">
+        <v>161</v>
+      </c>
+      <c r="E69" t="s">
+        <v>162</v>
+      </c>
+      <c r="F69" t="s">
+        <v>151</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H69" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>268</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>269</v>
+      </c>
+      <c r="D70" t="s">
+        <v>161</v>
+      </c>
+      <c r="E70" t="s">
+        <v>162</v>
+      </c>
+      <c r="F70" t="s">
+        <v>151</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H70" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>272</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>273</v>
+      </c>
+      <c r="D71" t="s">
+        <v>161</v>
+      </c>
+      <c r="E71" t="s">
+        <v>162</v>
+      </c>
+      <c r="F71" t="s">
+        <v>119</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H71" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>276</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>277</v>
+      </c>
+      <c r="D72" t="s">
+        <v>161</v>
+      </c>
+      <c r="E72" t="s">
+        <v>162</v>
+      </c>
+      <c r="F72" t="s">
+        <v>119</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H72" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>280</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>281</v>
+      </c>
+      <c r="D73" t="s">
+        <v>161</v>
+      </c>
+      <c r="E73" t="s">
+        <v>162</v>
+      </c>
+      <c r="F73" t="s">
+        <v>119</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H73" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>284</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>285</v>
+      </c>
+      <c r="D74" t="s">
+        <v>161</v>
+      </c>
+      <c r="E74" t="s">
+        <v>162</v>
+      </c>
+      <c r="F74" t="s">
+        <v>36</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H74" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>288</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>289</v>
+      </c>
+      <c r="D75" t="s">
+        <v>161</v>
+      </c>
+      <c r="E75" t="s">
+        <v>162</v>
+      </c>
+      <c r="F75" t="s">
+        <v>192</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H75" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>292</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>293</v>
+      </c>
+      <c r="D76" t="s">
+        <v>161</v>
+      </c>
+      <c r="E76" t="s">
+        <v>162</v>
+      </c>
+      <c r="F76" t="s">
+        <v>179</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H76" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>296</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>297</v>
+      </c>
+      <c r="D77" t="s">
+        <v>161</v>
+      </c>
+      <c r="E77" t="s">
+        <v>162</v>
+      </c>
+      <c r="F77" t="s">
+        <v>36</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H77" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>300</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>301</v>
+      </c>
+      <c r="D78" t="s">
+        <v>161</v>
+      </c>
+      <c r="E78" t="s">
+        <v>162</v>
+      </c>
+      <c r="F78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H78" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>304</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>305</v>
+      </c>
+      <c r="D79" t="s">
+        <v>161</v>
+      </c>
+      <c r="E79" t="s">
+        <v>162</v>
+      </c>
+      <c r="F79" t="s">
+        <v>119</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H79" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>308</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>309</v>
+      </c>
+      <c r="D80" t="s">
+        <v>161</v>
+      </c>
+      <c r="E80" t="s">
+        <v>162</v>
+      </c>
+      <c r="F80" t="s">
+        <v>163</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H80" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>312</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>313</v>
+      </c>
+      <c r="D81" t="s">
+        <v>161</v>
+      </c>
+      <c r="E81" t="s">
+        <v>162</v>
+      </c>
+      <c r="F81" t="s">
+        <v>91</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H81" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>316</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>317</v>
+      </c>
+      <c r="D82" t="s">
+        <v>161</v>
+      </c>
+      <c r="E82" t="s">
+        <v>162</v>
+      </c>
+      <c r="F82" t="s">
+        <v>91</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H82" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>320</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>321</v>
+      </c>
+      <c r="D83" t="s">
+        <v>161</v>
+      </c>
+      <c r="E83" t="s">
+        <v>162</v>
+      </c>
+      <c r="F83" t="s">
+        <v>31</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H83" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>324</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>325</v>
+      </c>
+      <c r="D84" t="s">
+        <v>161</v>
+      </c>
+      <c r="E84" t="s">
+        <v>162</v>
+      </c>
+      <c r="F84" t="s">
+        <v>31</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H84" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>328</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>329</v>
+      </c>
+      <c r="D85" t="s">
+        <v>161</v>
+      </c>
+      <c r="E85" t="s">
+        <v>162</v>
+      </c>
+      <c r="F85" t="s">
+        <v>36</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H85" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>332</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>333</v>
+      </c>
+      <c r="D86" t="s">
+        <v>161</v>
+      </c>
+      <c r="E86" t="s">
+        <v>162</v>
+      </c>
+      <c r="F86" t="s">
+        <v>151</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H86" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>336</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>337</v>
+      </c>
+      <c r="D87" t="s">
+        <v>161</v>
+      </c>
+      <c r="E87" t="s">
+        <v>162</v>
+      </c>
+      <c r="F87" t="s">
+        <v>36</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H87" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>340</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>341</v>
+      </c>
+      <c r="D88" t="s">
+        <v>161</v>
+      </c>
+      <c r="E88" t="s">
+        <v>162</v>
+      </c>
+      <c r="F88" t="s">
+        <v>36</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H88" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>344</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>345</v>
+      </c>
+      <c r="D89" t="s">
+        <v>161</v>
+      </c>
+      <c r="E89" t="s">
+        <v>162</v>
+      </c>
+      <c r="F89" t="s">
+        <v>179</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H89" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>348</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>349</v>
+      </c>
+      <c r="D90" t="s">
+        <v>161</v>
+      </c>
+      <c r="E90" t="s">
+        <v>162</v>
+      </c>
+      <c r="F90" t="s">
+        <v>36</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H90" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>352</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>353</v>
+      </c>
+      <c r="D91" t="s">
+        <v>161</v>
+      </c>
+      <c r="E91" t="s">
+        <v>162</v>
+      </c>
+      <c r="F91" t="s">
+        <v>119</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H91" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>356</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>357</v>
+      </c>
+      <c r="D92" t="s">
+        <v>161</v>
+      </c>
+      <c r="E92" t="s">
+        <v>162</v>
+      </c>
+      <c r="F92" t="s">
+        <v>119</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H92" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>360</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>361</v>
+      </c>
+      <c r="D93" t="s">
+        <v>161</v>
+      </c>
+      <c r="E93" t="s">
+        <v>162</v>
+      </c>
+      <c r="F93" t="s">
+        <v>91</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H93" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>364</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>365</v>
+      </c>
+      <c r="D94" t="s">
+        <v>161</v>
+      </c>
+      <c r="E94" t="s">
+        <v>162</v>
+      </c>
+      <c r="F94" t="s">
+        <v>192</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H94" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>368</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>369</v>
+      </c>
+      <c r="D95" t="s">
+        <v>161</v>
+      </c>
+      <c r="E95" t="s">
+        <v>162</v>
+      </c>
+      <c r="F95" t="s">
+        <v>192</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H95" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>372</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>373</v>
+      </c>
+      <c r="D96" t="s">
+        <v>161</v>
+      </c>
+      <c r="E96" t="s">
+        <v>162</v>
+      </c>
+      <c r="F96" t="s">
+        <v>192</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H96" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>376</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>377</v>
+      </c>
+      <c r="D97" t="s">
+        <v>161</v>
+      </c>
+      <c r="E97" t="s">
+        <v>162</v>
+      </c>
+      <c r="F97" t="s">
+        <v>36</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H97" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>380</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>381</v>
+      </c>
+      <c r="D98" t="s">
+        <v>161</v>
+      </c>
+      <c r="E98" t="s">
+        <v>162</v>
+      </c>
+      <c r="F98" t="s">
+        <v>36</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H98" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>384</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>385</v>
+      </c>
+      <c r="D99" t="s">
+        <v>161</v>
+      </c>
+      <c r="E99" t="s">
+        <v>162</v>
+      </c>
+      <c r="F99" t="s">
+        <v>119</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H99" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>388</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>389</v>
+      </c>
+      <c r="D100" t="s">
+        <v>161</v>
+      </c>
+      <c r="E100" t="s">
+        <v>162</v>
+      </c>
+      <c r="F100" t="s">
+        <v>119</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H100" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>392</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>393</v>
+      </c>
+      <c r="D101" t="s">
+        <v>161</v>
+      </c>
+      <c r="E101" t="s">
+        <v>162</v>
+      </c>
+      <c r="F101" t="s">
+        <v>36</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H101" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>396</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>397</v>
+      </c>
+      <c r="D102" t="s">
+        <v>161</v>
+      </c>
+      <c r="E102" t="s">
+        <v>162</v>
+      </c>
+      <c r="F102" t="s">
+        <v>36</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H102" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>400</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>401</v>
+      </c>
+      <c r="D103" t="s">
+        <v>161</v>
+      </c>
+      <c r="E103" t="s">
+        <v>162</v>
+      </c>
+      <c r="F103" t="s">
+        <v>36</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H103" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>404</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>405</v>
+      </c>
+      <c r="D104" t="s">
+        <v>161</v>
+      </c>
+      <c r="E104" t="s">
+        <v>162</v>
+      </c>
+      <c r="F104" t="s">
+        <v>119</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H104" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>408</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>409</v>
+      </c>
+      <c r="D105" t="s">
+        <v>161</v>
+      </c>
+      <c r="E105" t="s">
+        <v>162</v>
+      </c>
+      <c r="F105" t="s">
+        <v>36</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H105" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>412</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>413</v>
+      </c>
+      <c r="D106" t="s">
+        <v>161</v>
+      </c>
+      <c r="E106" t="s">
+        <v>162</v>
+      </c>
+      <c r="F106" t="s">
+        <v>119</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H106" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>416</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>417</v>
+      </c>
+      <c r="D107" t="s">
+        <v>161</v>
+      </c>
+      <c r="E107" t="s">
+        <v>162</v>
+      </c>
+      <c r="F107" t="s">
+        <v>119</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H107" t="s">
+        <v>419</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>